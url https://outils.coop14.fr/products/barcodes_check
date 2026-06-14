--- v0 (2026-04-14)
+++ v1 (2026-06-14)
@@ -412,319 +412,319 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C134"/>
+  <dimension ref="A1:C146"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Produits</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>code-barres</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>type d'erreur</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Yaourt BI-COUCHE Bio La Fromentellerie 125g</t>
+          <t>Aillet Frais - Ail tendre (botte)</t>
         </is>
       </c>
       <c r="B2" t="b">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Aillet Frais - Ail tendre (botte)</t>
+          <t>Basilic (botte)</t>
         </is>
       </c>
       <c r="B3" t="b">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Aneth botte</t>
+          <t>Aneth (botte)</t>
         </is>
       </c>
       <c r="B4" t="b">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Savon solide au lait de chèvre cru Savons Arthur</t>
+          <t>Betterave rouge (botte)</t>
         </is>
       </c>
       <c r="B5" t="b">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Lait Après-Soleil Endro 100ml -20%</t>
+          <t>Savon solide au lait de chèvre cru Savons Arthur</t>
         </is>
       </c>
       <c r="B6" t="b">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Lessive Lavande SENZA (Vrac 1l)</t>
+          <t>Lait Après-Soleil Endro 100ml -20%</t>
         </is>
       </c>
       <c r="B7" t="b">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Lessive Lavande SENZA (Vrac 1.5l )</t>
+          <t>Lessive Lavande SENZA (Vrac 1l)</t>
         </is>
       </c>
       <c r="B8" t="b">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Savon liquide main &amp; corps Nature SENZA (Vrac 1l) PROMO DESTOCKAGE</t>
+          <t>Lessive Lavande SENZA (Vrac 1.5l )</t>
         </is>
       </c>
       <c r="B9" t="b">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Savon liquide main &amp; corps Nature SENZA (Vrac 500ml) PROMO DESTOCKAGE</t>
+          <t>Savon liquide main &amp; corps Nature SENZA (Vrac 1l) PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B10" t="b">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Noix (filet de 500 g)</t>
+          <t>Savon liquide main &amp; corps Nature SENZA (Vrac 500ml) PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B11" t="b">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Huile d'Olive vierge Espagne douce non filtrée 1L</t>
+          <t>Noix (filet de 500 g)</t>
         </is>
       </c>
       <c r="B12" t="b">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Jus de pomme pétillant Bio Domaine de la Baudrière 1l</t>
+          <t>Huile d'Olive vierge Espagne douce non filtrée 1L</t>
         </is>
       </c>
       <c r="B13" t="b">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Brosse à dents bleu lagon souple rechargeable en bioplastique Caliquo VRAC</t>
+          <t>Jus de pomme pétillant Bio Domaine de la Baudrière 1l</t>
         </is>
       </c>
       <c r="B14" t="b">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Brosse à dents vert medium rechargeable en bioplastique Caliquo VRAC</t>
+          <t>Brosse à dents bleu lagon souple rechargeable en bioplastique Caliquo VRAC</t>
         </is>
       </c>
       <c r="B15" t="b">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Vin rouge nouveau Cayran 2025 Cave de Cairanne 75cl</t>
+          <t>Brosse à dents vert medium rechargeable en bioplastique Caliquo VRAC</t>
         </is>
       </c>
       <c r="B16" t="b">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Vin blanc nouveau Cayran 2025 Cave de Cairanne 75cl</t>
+          <t>Vin rouge nouveau Cayran 2025 Cave de Cairanne 75cl</t>
         </is>
       </c>
       <c r="B17" t="b">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Tomme d'Anjou 30% MG Gaborit (Prix au kilo, à peser en caisse)</t>
+          <t>Vin blanc nouveau Cayran 2025 Cave de Cairanne 75cl</t>
         </is>
       </c>
       <c r="B18" t="b">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Huîtres creuses n°4 Ostréiculteurs Damerose 24</t>
         </is>
       </c>
       <c r="B19" t="b">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
@@ -845,81 +845,81 @@
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Filets de poulet barquette (poids à pondérer)</t>
         </is>
       </c>
       <c r="B28" t="b">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Asperge botte 500g</t>
+          <t>Asperge (botte 500g)</t>
         </is>
       </c>
       <c r="B29" t="b">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>L'Éponge lavable face loofah  Solide Vendu à l'unité PROMO DESTOCKAGE</t>
+          <t>L'Éponge lavable face loofah Solide Vendu à l'unité PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B30" t="b">
         <v>0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>La Brosse Boulle Zéro Déchet  Solide Vendu à l'unité PROMO DESTOCKAGE</t>
+          <t>La Brosse Boulle Zéro Déchet Solide Vendu à l'unité PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B31" t="b">
         <v>0</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>La Tranche de Loofah : éponge lavable 100% naturelle Solide Vendu à l'unité</t>
         </is>
       </c>
       <c r="B32" t="b">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
@@ -950,291 +950,291 @@
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Reblochon fruitier AOP lait cru Per Inter (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B35" t="b">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Comté Petite (Prix au kg, à peser en caisse)</t>
+          <t>Vin rouge "Soif de 1900" Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B36" t="b">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Vin rouge "Soif de 1900" Cazebonne 75cl</t>
+          <t>Vin blanc «Comme un Goût de Sauvignon blanc» Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B37" t="b">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Vin blanc «Comme un Goût de Sauvignon blanc» Cazebonne 75cl</t>
+          <t>Vin blanc «Parcellaires Argile Ocre blanc» Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B38" t="b">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Vin blanc «Parcellaires Argile Ocre blanc» Cazebonne 75cl</t>
+          <t>Recharge brosse à dents souple Caliquo Vendu à l'unité</t>
         </is>
       </c>
       <c r="B39" t="b">
         <v>0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Recharge brosse à dents souple Caliquo Vendu à l'unité</t>
+          <t>Vin blanc moelleux Côteaux du Layon 'Tradition' Domaine Dhommé 75cl</t>
         </is>
       </c>
       <c r="B40" t="b">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Yaourt Nature Demi-écrémé Bio La Fromentellerie 125g</t>
+          <t>Shiso (botte)</t>
         </is>
       </c>
       <c r="B41" t="b">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Vin blanc moelleux Côteaux du Layon 'Tradition' Domaine Dhommé 75cl</t>
+          <t>Vin rouge IGP Vaucluse Domaine des Pasquiers 75cl</t>
         </is>
       </c>
       <c r="B42" t="b">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Shiso botte</t>
+          <t>Miel de Sarrasin Les Gros Ormes 500g</t>
         </is>
       </c>
       <c r="B43" t="b">
         <v>0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Vin rouge IGP Vaucluse Domaine des Pasquiers 75cl</t>
+          <t>Miel de Sarrasin Les Gros Ormes 250g</t>
         </is>
       </c>
       <c r="B44" t="b">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Miel de Sarrasin Les Gros Ormes 500g</t>
+          <t>Bière La Parisienne spéciale Oktoberfest 33cl (réemploi du verre)</t>
         </is>
       </c>
       <c r="B45" t="b">
         <v>0</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Miel de Sarrasin Les Gros Ormes 250g</t>
+          <t>Lessive Nature SENZA (Vrac 1l)</t>
         </is>
       </c>
       <c r="B46" t="b">
         <v>0</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Bière La Parisienne spéciale Oktoberfest 33cl (réemploi du verre) PROMO AVRIL 26 15 %</t>
+          <t>Lessive Nature SENZA (Vrac 1.5l)</t>
         </is>
       </c>
       <c r="B47" t="b">
         <v>0</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Lessive Nature SENZA (Vrac  1l)</t>
+          <t>Savon liquide main &amp; corps Orange SENZA (Vrac 1l)</t>
         </is>
       </c>
       <c r="B48" t="b">
         <v>0</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Lessive Nature SENZA (Vrac 1.5l)</t>
+          <t>Savon liquide main &amp; corps Orange SENZA (Vrac 500ml)</t>
         </is>
       </c>
       <c r="B49" t="b">
         <v>0</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Savon liquide main &amp; corps Orange SENZA (Vrac 1l)</t>
+          <t>Bouquet garni (botte)</t>
         </is>
       </c>
       <c r="B50" t="b">
         <v>0</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Savon liquide main &amp; corps Orange SENZA (Vrac 500ml)</t>
+          <t>Rillette de Poule Bel'Oeuf en Houlme 180g</t>
         </is>
       </c>
       <c r="B51" t="b">
         <v>0</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Rillette de Poule Bel'Oeuf en Houlme 180g</t>
+          <t>Scamorza fumée (mozzarella fumée) Laiterie Oma 800g</t>
         </is>
       </c>
       <c r="B52" t="b">
         <v>0</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Vin rouge Bdx Le jus Bordeaux Vignoble Québec 75 cl</t>
         </is>
       </c>
       <c r="B53" t="b">
         <v>0</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
@@ -1250,51 +1250,51 @@
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Tablette lave-vaisselle tout en 1 MUTYNE - 40 tabs</t>
         </is>
       </c>
       <c r="B55" t="b">
         <v>0</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Jus de pomme Ferme Terrier 1L</t>
+          <t>Jus de pomme Ferme Terrier 75cl</t>
         </is>
       </c>
       <c r="B56" t="b">
         <v>0</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Vin rouge Synergie Duo de Darche 2022 AOC Graves Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B57" t="b">
         <v>0</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
@@ -1340,1137 +1340,1317 @@
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Tomme ÉPICÉE BAIES ROSES Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B61" t="b">
         <v>0</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Plant Verveine citronnée</t>
+          <t>Plant Vigne Chasselas</t>
         </is>
       </c>
       <c r="B62" t="b">
         <v>0</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Plant Vigne Chasselas</t>
+          <t>Livèche</t>
         </is>
       </c>
       <c r="B63" t="b">
         <v>0</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Livèche</t>
+          <t>Miel de Tournesol Les Gros Ormes 500g</t>
         </is>
       </c>
       <c r="B64" t="b">
         <v>0</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Miel de Tournesol Les Gros Ormes 500g</t>
+          <t>Miel Toutes fleurs Les Gros Ormes 500g</t>
         </is>
       </c>
       <c r="B65" t="b">
         <v>0</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Miel Toutes fleurs Les Gros Ormes 500g</t>
+          <t>Miel de Tournesol Les Gros Ormes 250g</t>
         </is>
       </c>
       <c r="B66" t="b">
         <v>0</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Miel de Tournesol Les Gros Ormes 250g</t>
+          <t>Miel Toutes fleurs Les Gros Ormes 250g</t>
         </is>
       </c>
       <c r="B67" t="b">
         <v>0</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Miel Toutes fleurs Les Gros Ormes 250g</t>
+          <t>Tomme NATURE affinage 1 AN Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B68" t="b">
         <v>0</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Tomme NATURE affinage 1 AN Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+          <t>Vin rosé Aziliz IGP Domaine du Pech d'André 5l (BiB)</t>
         </is>
       </c>
       <c r="B69" t="b">
         <v>0</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Vin rosé Aziliz IGP Domaine du Pech d'André 5l (BiB)</t>
+          <t>Vin blanc Embruns d'Azur IGP Domaine du Pech d'André 5l (BiB)</t>
         </is>
       </c>
       <c r="B70" t="b">
         <v>0</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Vin blanc Embruns d'Azur IGP Domaine du Pech d'André 5l (BiB)</t>
+          <t>Vin rouge Estive IGP Domaine du Pech d'André 5l (BiB)</t>
         </is>
       </c>
       <c r="B71" t="b">
         <v>0</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Vin rouge Estive IGP Domaine du Pech d'André 5l (BiB)</t>
+          <t>Vin rouge Léon AOP Domaine du Pech d'André 5l (BiB) PROMO</t>
         </is>
       </c>
       <c r="B72" t="b">
         <v>0</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Vin rouge Léon AOP Domaine du Pech d'André 5l (BiB) PROMO</t>
+          <t>Filet de poulet "le 81 jours" Le picoreur (2 pièces) A peser en caisse</t>
         </is>
       </c>
       <c r="B73" t="b">
         <v>0</v>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Filet de poulet "le 81 jours" Le picoreur (2 pièces) A peser en caisse</t>
+          <t>Tomme EPICEE Ail des ours Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B74" t="b">
         <v>0</v>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Tomme EPICEE Ail des ours Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+          <t>Vin rouge Pineau d'Aunis Les cottereaux Domaine d'hommé 75cl</t>
         </is>
       </c>
       <c r="B75" t="b">
         <v>0</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Vin rouge Pineau d'Aunis Les cottereaux Domaine d'hommé 75cl</t>
+          <t>Tomme NATURE affinage 6 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B76" t="b">
         <v>0</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Tomme NATURE affinage 6 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+          <t>haricots blancs elibio</t>
         </is>
       </c>
       <c r="B77" t="b">
         <v>0</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>haricots blancs elibio</t>
+          <t>haricots blanc elibio 230g</t>
         </is>
       </c>
       <c r="B78" t="b">
         <v>0</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>haricots blanc elibio 230g</t>
+          <t>[GR-VR-PPR75] Vin de France rouge Le Petites Perdrix bio Domaine Grinou 75 cl</t>
         </is>
       </c>
       <c r="B79" t="b">
         <v>0</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>[GR-VR-PPR75] Vin de France rouge Le Petites Perdrix bio Domaine Grinou 75 cl</t>
+          <t>Miel Lavande Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B80" t="b">
         <v>0</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Miel Lavande Abeille turquoise 250g</t>
+          <t>Miel Châtaignier Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B81" t="b">
         <v>0</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Miel Châtaignier Abeille turquoise 250g</t>
+          <t>Miel Ardèche Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B82" t="b">
         <v>0</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Miel Ardèche Abeille turquoise 250g</t>
+          <t>Miel Montagne Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B83" t="b">
         <v>0</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Miel Montagne Abeille turquoise 250g</t>
+          <t>Miel Acacias Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B84" t="b">
         <v>0</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Miel Acacias Abeille turquoise 250g</t>
+          <t>Miel Ardèche Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B85" t="b">
         <v>0</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Miel Ardèche Abeille turquoise 500g</t>
+          <t>Miel Acacias Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B86" t="b">
         <v>0</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Miel Acacias Abeille turquoise 500g</t>
+          <t>Miel Montagne Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B87" t="b">
         <v>0</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Miel Montagne Abeille turquoise 500g</t>
+          <t>Miel Châtaignier Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B88" t="b">
         <v>0</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Miel Châtaignier Abeille turquoise 500g</t>
+          <t>Miel Lavande Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B89" t="b">
         <v>0</v>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Miel Lavande Abeille turquoise 500g</t>
+          <t>Pain d'épices Abeille turquoise 300g</t>
         </is>
       </c>
       <c r="B90" t="b">
         <v>0</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Pain d'épices Abeille turquoise 300g</t>
+          <t>Hydromel 75cl</t>
         </is>
       </c>
       <c r="B91" t="b">
         <v>0</v>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Hydromel 75cl</t>
+          <t>[PB-ID52] Soupe Céleri façon thaï bio Idées de Saison 75cl (réemploi du verre)</t>
         </is>
       </c>
       <c r="B92" t="b">
         <v>0</v>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>[PB-ID52] Soupe Céleri façon thaï bio Idées de Saison 75cl (réemploi du verre)</t>
+          <t>Vin blanc Gewurztraminer 2023 Bechtold 75cl</t>
         </is>
       </c>
       <c r="B93" t="b">
         <v>0</v>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Vin blanc Gewurztraminer 2023 Bechtold 75cl</t>
+          <t>Savons de Noël savonnerie baba</t>
         </is>
       </c>
       <c r="B94" t="b">
         <v>0</v>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Savons de Noël savonnerie baba</t>
+          <t>Honeybush bio Sol à sol 100g</t>
         </is>
       </c>
       <c r="B95" t="b">
         <v>0</v>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Honeybush bio Sol à sol 100g</t>
+          <t>VIN CHAUD</t>
         </is>
       </c>
       <c r="B96" t="b">
         <v>0</v>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>VIN CHAUD</t>
+          <t>iris</t>
         </is>
       </c>
       <c r="B97" t="b">
         <v>0</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>iris</t>
+          <t>Chips de maïs VRAC</t>
         </is>
       </c>
       <c r="B98" t="b">
         <v>0</v>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Chips de maïs VRAC</t>
+          <t>Maté drainant, thé vert et citron bio Sol à sol 20 infusettes</t>
         </is>
       </c>
       <c r="B99" t="b">
         <v>0</v>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Maté drainant, thé vert et citron bio Sol à sol 20 infusettes</t>
+          <t>Maté vert bio Sol à sol 20 infusettes</t>
         </is>
       </c>
       <c r="B100" t="b">
         <v>0</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Maté vert bio Sol à sol 20 infusettes</t>
+          <t>Thé noir Earl Grey au soleil bio Sol à sol 100g</t>
         </is>
       </c>
       <c r="B101" t="b">
         <v>0</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Thé noir Earl Grey au soleil bio Sol à sol 100g</t>
+          <t>Rooibos Coquelicots du soir bio Sol à sol 100g</t>
         </is>
       </c>
       <c r="B102" t="b">
         <v>0</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Rooibos Coquelicots du soir bio Sol à sol 100g</t>
+          <t>Pâtes Fusili Spirales complètes semolato Bio Iris VRAC</t>
         </is>
       </c>
       <c r="B103" t="b">
         <v>0</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Pâtes Fusili Spirales complètes semolato Bio Iris VRAC</t>
+          <t>Riz long Thaibonnet - Cascina Belvedere VRAC</t>
         </is>
       </c>
       <c r="B104" t="b">
         <v>0</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Riz long Thaibonnet - Cascina Belvedere VRAC</t>
+          <t>chips maïs</t>
         </is>
       </c>
       <c r="B105" t="b">
         <v>0</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>chips maïs</t>
+          <t>TOMMETTE Fromentellerie (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B106" t="b">
         <v>0</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>TOMMETTE Fromentellerie (Prix au kilo, à peser en caisse)</t>
+          <t>Chutes de savon vrac SENZA toutes fragrances (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B107" t="b">
         <v>0</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Chutes de savon vrac SENZA toutes fragrances (Prix au kilo, à peser en caisse)</t>
+          <t>Lessive Cèdre-Eucaliptus SENZA (Vrac 1.5l)</t>
         </is>
       </c>
       <c r="B108" t="b">
         <v>0</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Lessive Cèdre-Eucaliptus SENZA (Vrac 1.5l)</t>
+          <t>Lessive Cèdre Eucaliptus SENZA (Vrac 1l)</t>
         </is>
       </c>
       <c r="B109" t="b">
         <v>0</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Lessive Cèdre Eucaliptus SENZA (Vrac  1l)</t>
+          <t>[MISC] Divers</t>
         </is>
       </c>
       <c r="B110" t="b">
         <v>0</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>[MISC] Divers</t>
+          <t>[TIPS] Pourboires</t>
         </is>
       </c>
       <c r="B111" t="b">
         <v>0</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>[TIPS] Pourboires</t>
+          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 1l)</t>
         </is>
       </c>
       <c r="B112" t="b">
         <v>0</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 1l)</t>
+          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 500ml)</t>
         </is>
       </c>
       <c r="B113" t="b">
         <v>0</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 500ml)</t>
+          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1l)</t>
         </is>
       </c>
       <c r="B114" t="b">
         <v>0</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1l)</t>
+          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1.5l)</t>
         </is>
       </c>
       <c r="B115" t="b">
         <v>0</v>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1.5l)</t>
+          <t>lait cru</t>
         </is>
       </c>
       <c r="B116" t="b">
         <v>0</v>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>lait cru</t>
+          <t>Tomme NATURE affinage 9 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B117" t="b">
         <v>0</v>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Tomme NATURE affinage 9 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+          <t>Fromage frais à tartiner NATURE Ferme de Pré-en-Pail 250g</t>
         </is>
       </c>
       <c r="B118" t="b">
         <v>0</v>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Fromage frais à tartiner NATURE Ferme de Pré-en-Pail 170g</t>
+          <t>Canneberge / cranberries VRAC</t>
         </is>
       </c>
       <c r="B119" t="b">
         <v>0</v>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Canneberge / cranberries VRAC</t>
+          <t>Chèvre affiné au lait cru Roumé 125g</t>
         </is>
       </c>
       <c r="B120" t="b">
         <v>0</v>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Chèvre affiné au lait cru Roumé 125g</t>
+          <t>Kombucha houblonné</t>
         </is>
       </c>
       <c r="B121" t="b">
         <v>0</v>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Kombucha houblonné</t>
+          <t>lait cru pays-en-pail</t>
         </is>
       </c>
       <c r="B122" t="b">
         <v>0</v>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>lait cru pays-en-pail</t>
+          <t>lait cru</t>
         </is>
       </c>
       <c r="B123" t="b">
         <v>0</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">lait cru </t>
+          <t>Asperge (botte 250g)</t>
         </is>
       </c>
       <c r="B124" t="b">
         <v>0</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Asperge botte 250g</t>
+          <t>ARABICA GRAIN MEDIUM BIODYSSÉE</t>
         </is>
       </c>
       <c r="B125" t="b">
         <v>0</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>ARABICA GRAIN MEDIUM BIODYSSÉE</t>
+          <t>Café 100% Arabica Moka Ethiopie Moulu Biodyssée 1KG</t>
         </is>
       </c>
       <c r="B126" t="b">
         <v>0</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Café 100% Arabica Moka Ethiopie Moulu Biodyssée 1KG</t>
+          <t>Café 100% Arabica Moka Ethiopie GRAIN Biodyssée 1KG</t>
         </is>
       </c>
       <c r="B127" t="b">
         <v>0</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Café 100% Arabica Moka Ethiopie GRAIN Biodyssée 1KG</t>
+          <t>CAFÉ EN GRAIN 100% MOKA</t>
         </is>
       </c>
       <c r="B128" t="b">
         <v>0</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>CAFÉ EN GRAIN 100% MOKA</t>
+          <t>CAFÉ EN GRAIN 100% MOKA ETHIOPIE</t>
         </is>
       </c>
       <c r="B129" t="b">
         <v>0</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>CAFÉ EN GRAIN 100% MOKA ETHIOPIE</t>
+          <t>CAFÉ EN GRAIN 100% MOKA PUR ETHIOPIE</t>
         </is>
       </c>
       <c r="B130" t="b">
         <v>0</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>CAFÉ EN GRAIN 100% MOKA PUR ETHIOPIE</t>
+          <t>Bière La Parisienne la French Kiss - aux fruits rouges 5° bio 33cl (réemploi du verre)</t>
         </is>
       </c>
       <c r="B131" t="b">
         <v>0</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Bière La Parisienne Pain Pain - Blonde au pain 4° bio 33cl (réemploi du verre) PROMO AVRIL 26 15 %</t>
+          <t>La Tranche de Loofah : éponge lavable 100% naturelle Solide Vendu à l'unité (copie)</t>
         </is>
       </c>
       <c r="B132" t="b">
         <v>0</v>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Bière La Parisienne la French Kiss - aux fruits rouges 5° bio 33cl (réemploi du verre) PROMO AVRIL 26 15 %</t>
+          <t>Mélange fruits sec étudiant VRAC</t>
         </is>
       </c>
       <c r="B133" t="b">
         <v>0</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>La Tranche de Loofah : éponge lavable 100% naturelle Solide Vendu à l'unité (copie)</t>
+          <t>CARTON x6 Vin rouge Trois Nuits Pech d'André PROMO -15%</t>
         </is>
       </c>
       <c r="B134" t="b">
         <v>0</v>
       </c>
       <c r="C134" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>CARTON x6 Vin rouge Les Lunes pourpres Pech d'André PROMO -15%</t>
+        </is>
+      </c>
+      <c r="B135" t="b">
+        <v>0</v>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>CARTON x6 Vin Rouge AB Carino Pech d'André PROMO -10%</t>
+        </is>
+      </c>
+      <c r="B136" t="b">
+        <v>0</v>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>ALGUE AU SEL NORI BIO (barquette)</t>
+        </is>
+      </c>
+      <c r="B137" t="b">
+        <v>0</v>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>Bière blonde 5° La Cadette Brasserie Castelain 75cl (réemploi du verre)</t>
+        </is>
+      </c>
+      <c r="B138" t="b">
+        <v>0</v>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>Noix de cajou grillée tamari (Vietnam) VRAC</t>
+        </is>
+      </c>
+      <c r="B139" t="b">
+        <v>0</v>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>Bicarbonate de soude alimentaire - Le bô pour tous 1 kg</t>
+        </is>
+      </c>
+      <c r="B140" t="b">
+        <v>0</v>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>Lessive à l'ancienne</t>
+        </is>
+      </c>
+      <c r="B141" t="b">
+        <v>0</v>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>Vin rouge Pinot Noir IGP Côtes de Gascogne bio Domaine de Pajot Bio* 75 cl</t>
+        </is>
+      </c>
+      <c r="B142" t="b">
+        <v>0</v>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>Vin rouge Pinot Noir IGP Côtes de Gascogne bio Domaine de Pajot Bio* 75 cl</t>
+        </is>
+      </c>
+      <c r="B143" t="b">
+        <v>0</v>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>Cuisse de poulet jaune PAC sous astmosphère Elibio A peser en caisse</t>
+        </is>
+      </c>
+      <c r="B144" t="b">
+        <v>0</v>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>Filet de poulet jaune PAC x 2 sous astmosphère Elibio A peser en caisse</t>
+        </is>
+      </c>
+      <c r="B145" t="b">
+        <v>0</v>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>Baies de goji Moulin des Moines 100g (copie)</t>
+        </is>
+      </c>
+      <c r="B146" t="b">
+        <v>0</v>
+      </c>
+      <c r="C146" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>