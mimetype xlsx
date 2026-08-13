--- v1 (2026-06-14)
+++ v2 (2026-08-13)
@@ -412,2245 +412,2575 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C146"/>
+  <dimension ref="A1:C168"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Produits</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>code-barres</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>type d'erreur</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Aillet Frais - Ail tendre (botte)</t>
+          <t>Basilic pot</t>
         </is>
       </c>
       <c r="B2" t="b">
         <v>0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Basilic (botte)</t>
+          <t>Carotte (botte)</t>
         </is>
       </c>
       <c r="B3" t="b">
         <v>0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Aneth (botte)</t>
+          <t>Oignons frais (cébette) (botte)</t>
         </is>
       </c>
       <c r="B4" t="b">
         <v>0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Betterave rouge (botte)</t>
+          <t>Thym Citron (botte)</t>
         </is>
       </c>
       <c r="B5" t="b">
         <v>0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Savon solide au lait de chèvre cru Savons Arthur</t>
+          <t>Persil Plat / Frisé (botte)</t>
         </is>
       </c>
       <c r="B6" t="b">
         <v>0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Lait Après-Soleil Endro 100ml -20%</t>
+          <t>Radis (botte)</t>
         </is>
       </c>
       <c r="B7" t="b">
         <v>0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Lessive Lavande SENZA (Vrac 1l)</t>
+          <t>Verveine (botte)</t>
         </is>
       </c>
       <c r="B8" t="b">
         <v>0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Lessive Lavande SENZA (Vrac 1.5l )</t>
+          <t>Sauge (botte)</t>
         </is>
       </c>
       <c r="B9" t="b">
         <v>0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Savon liquide main &amp; corps Nature SENZA (Vrac 1l) PROMO DESTOCKAGE</t>
+          <t>Salade batavia, scarole, f. de chêne, chicorée (pièce)</t>
         </is>
       </c>
       <c r="B10" t="b">
         <v>0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Savon liquide main &amp; corps Nature SENZA (Vrac 500ml) PROMO DESTOCKAGE</t>
+          <t>Basilic (botte)</t>
         </is>
       </c>
       <c r="B11" t="b">
         <v>0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Noix (filet de 500 g)</t>
+          <t>Echalote nouvelle (botte)</t>
         </is>
       </c>
       <c r="B12" t="b">
         <v>0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Huile d'Olive vierge Espagne douce non filtrée 1L</t>
+          <t>Fraise (barquette 500g)</t>
         </is>
       </c>
       <c r="B13" t="b">
         <v>0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Jus de pomme pétillant Bio Domaine de la Baudrière 1l</t>
+          <t>Ciboulette (botte)</t>
         </is>
       </c>
       <c r="B14" t="b">
         <v>0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Brosse à dents bleu lagon souple rechargeable en bioplastique Caliquo VRAC</t>
+          <t>Estragon (barquette ou botte)</t>
         </is>
       </c>
       <c r="B15" t="b">
         <v>0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Brosse à dents vert medium rechargeable en bioplastique Caliquo VRAC</t>
+          <t>Origan (botte)</t>
         </is>
       </c>
       <c r="B16" t="b">
         <v>0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Vin rouge nouveau Cayran 2025 Cave de Cairanne 75cl</t>
+          <t>Salade Cresson (botte)</t>
         </is>
       </c>
       <c r="B17" t="b">
         <v>0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Vin blanc nouveau Cayran 2025 Cave de Cairanne 75cl</t>
+          <t>Coriandre (botte)</t>
         </is>
       </c>
       <c r="B18" t="b">
         <v>0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Huîtres creuses n°4 Ostréiculteurs Damerose 24</t>
+          <t>Oseille (botte)</t>
         </is>
       </c>
       <c r="B19" t="b">
         <v>0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Huîtres creuses n°4 Ostréiculteurs Damerose 48</t>
+          <t>Cerfeuil (botte)</t>
         </is>
       </c>
       <c r="B20" t="b">
         <v>0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Huîtres creuses n°3 Ostréiculteurs Damerose 24</t>
+          <t>Thym botte (pièce)</t>
         </is>
       </c>
       <c r="B21" t="b">
         <v>0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Huîtres creuses n°3 Ostréiculteurs Damerose 36</t>
+          <t>Salade romaine / p.de sucre / iceberg (pièce)</t>
         </is>
       </c>
       <c r="B22" t="b">
         <v>0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Huîtres creuses n°3 Ostréiculteurs Damerose 60</t>
+          <t>Menthe (botte)</t>
         </is>
       </c>
       <c r="B23" t="b">
         <v>0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Huîtres creuses n°2 Ostréiculteurs Damerose 24</t>
+          <t>Ail des ours (botte)</t>
         </is>
       </c>
       <c r="B24" t="b">
         <v>0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Spiruline du Pays d'Auge 100g</t>
+          <t>Aneth (botte)</t>
         </is>
       </c>
       <c r="B25" t="b">
         <v>0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Cantal entre deux au lait cru Fromagerie des Monts (Prix au kilo, à peser en caisse)</t>
+          <t>Agretto Roscano (botte)</t>
         </is>
       </c>
       <c r="B26" t="b">
         <v>0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Vin rouge AOC Anjou Gamay Pressoir Rouge Bio Domaine Dhommé 75cl</t>
+          <t>Chicorée sauvage (pièce)</t>
         </is>
       </c>
       <c r="B27" t="b">
         <v>0</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Filets de poulet barquette (poids à pondérer)</t>
+          <t>Cookie chocolat lait ou noir pièce</t>
         </is>
       </c>
       <c r="B28" t="b">
         <v>0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Asperge (botte 500g)</t>
+          <t>Sarriette (botte)</t>
         </is>
       </c>
       <c r="B29" t="b">
         <v>0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>L'Éponge lavable face loofah Solide Vendu à l'unité PROMO DESTOCKAGE</t>
+          <t>Betterave rouge (botte)</t>
         </is>
       </c>
       <c r="B30" t="b">
         <v>0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>La Brosse Boulle Zéro Déchet Solide Vendu à l'unité PROMO DESTOCKAGE</t>
+          <t>Savon solide au lait de chèvre cru Savons Arthur</t>
         </is>
       </c>
       <c r="B31" t="b">
         <v>0</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>La Tranche de Loofah : éponge lavable 100% naturelle Solide Vendu à l'unité</t>
+          <t>Artichaut violet / poivrade (botte)</t>
         </is>
       </c>
       <c r="B32" t="b">
         <v>0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>L'Éponge réutilisable en tissu bio Solide Vendu à l'unité</t>
+          <t>Lait Après-Soleil Endro 100ml -20%</t>
         </is>
       </c>
       <c r="B33" t="b">
         <v>0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Vin rosé Cabernet d'Anjou demi-sec Domaine Dhommé 75cl</t>
+          <t>Kiwai (barquette 200g)</t>
         </is>
       </c>
       <c r="B34" t="b">
         <v>0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Reblochon fruitier AOP lait cru Per Inter (Prix au kilo, à peser en caisse)</t>
+          <t>Romarin (botte)</t>
         </is>
       </c>
       <c r="B35" t="b">
         <v>0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Vin rouge "Soif de 1900" Cazebonne 75cl</t>
+          <t>Komatsuna (botte)</t>
         </is>
       </c>
       <c r="B36" t="b">
         <v>0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Vin blanc «Comme un Goût de Sauvignon blanc» Cazebonne 75cl</t>
+          <t>Lessive Lavande SENZA (Vrac 1l)</t>
         </is>
       </c>
       <c r="B37" t="b">
         <v>0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Vin blanc «Parcellaires Argile Ocre blanc» Cazebonne 75cl</t>
+          <t>Lessive Lavande SENZA (Vrac 1.5l )</t>
         </is>
       </c>
       <c r="B38" t="b">
         <v>0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Recharge brosse à dents souple Caliquo Vendu à l'unité</t>
+          <t>Savon liquide main &amp; corps Nature SENZA (Vrac 1l) PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B39" t="b">
         <v>0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Vin blanc moelleux Côteaux du Layon 'Tradition' Domaine Dhommé 75cl</t>
+          <t>Savon liquide main &amp; corps Nature SENZA (Vrac 500ml) PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B40" t="b">
         <v>0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Shiso (botte)</t>
+          <t>Noix (filet de 500 g)</t>
         </is>
       </c>
       <c r="B41" t="b">
         <v>0</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Vin rouge IGP Vaucluse Domaine des Pasquiers 75cl</t>
+          <t>Huile d'Olive vierge Espagne douce non filtrée 1L</t>
         </is>
       </c>
       <c r="B42" t="b">
         <v>0</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Miel de Sarrasin Les Gros Ormes 500g</t>
+          <t>Jus de pomme pétillant Bio Domaine de la Baudrière 1l</t>
         </is>
       </c>
       <c r="B43" t="b">
         <v>0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Miel de Sarrasin Les Gros Ormes 250g</t>
+          <t>Brosse à dents bleu lagon souple rechargeable en bioplastique Caliquo VRAC</t>
         </is>
       </c>
       <c r="B44" t="b">
         <v>0</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Bière La Parisienne spéciale Oktoberfest 33cl (réemploi du verre)</t>
+          <t>Brosse à dents vert medium rechargeable en bioplastique Caliquo VRAC</t>
         </is>
       </c>
       <c r="B45" t="b">
         <v>0</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Lessive Nature SENZA (Vrac 1l)</t>
+          <t>Vin rouge nouveau Cayran 2025 Cave de Cairanne 75cl</t>
         </is>
       </c>
       <c r="B46" t="b">
         <v>0</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Lessive Nature SENZA (Vrac 1.5l)</t>
+          <t>Vin blanc nouveau Cayran 2025 Cave de Cairanne 75cl</t>
         </is>
       </c>
       <c r="B47" t="b">
         <v>0</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Savon liquide main &amp; corps Orange SENZA (Vrac 1l)</t>
+          <t>Huîtres creuses n°4 Ostréiculteurs Damerose 24</t>
         </is>
       </c>
       <c r="B48" t="b">
         <v>0</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Savon liquide main &amp; corps Orange SENZA (Vrac 500ml)</t>
+          <t>Huîtres creuses n°4 Ostréiculteurs Damerose 48</t>
         </is>
       </c>
       <c r="B49" t="b">
         <v>0</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Bouquet garni (botte)</t>
+          <t>Huîtres creuses n°3 Ostréiculteurs Damerose 24</t>
         </is>
       </c>
       <c r="B50" t="b">
         <v>0</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Rillette de Poule Bel'Oeuf en Houlme 180g</t>
+          <t>Huîtres creuses n°3 Ostréiculteurs Damerose 36</t>
         </is>
       </c>
       <c r="B51" t="b">
         <v>0</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Scamorza fumée (mozzarella fumée) Laiterie Oma 800g</t>
+          <t>Huîtres creuses n°3 Ostréiculteurs Damerose 60</t>
         </is>
       </c>
       <c r="B52" t="b">
         <v>0</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Vin rouge Bdx Le jus Bordeaux Vignoble Québec 75 cl</t>
+          <t>Huîtres creuses n°2 Ostréiculteurs Damerose 24</t>
         </is>
       </c>
       <c r="B53" t="b">
         <v>0</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Délice Végétal Panais-Ail des Ours bio Hindivali 100g</t>
+          <t>Spiruline du Pays d'Auge 100g</t>
         </is>
       </c>
       <c r="B54" t="b">
         <v>0</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Tablette lave-vaisselle tout en 1 MUTYNE - 40 tabs</t>
+          <t>Cantal entre deux au lait cru Fromagerie des Monts (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B55" t="b">
         <v>0</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Jus de pomme Ferme Terrier 75cl</t>
+          <t>Vin rouge AOC Anjou Gamay Pressoir Rouge Bio Domaine Dhommé 75cl</t>
         </is>
       </c>
       <c r="B56" t="b">
         <v>0</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Vin rouge Synergie Duo de Darche 2022 AOC Graves Cazebonne 75cl</t>
+          <t>Filets de poulet barquette (poids à pondérer)</t>
         </is>
       </c>
       <c r="B57" t="b">
         <v>0</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Pétillant de pomme Ferme Terrier 75cl</t>
+          <t>Asperge (botte 500g)</t>
         </is>
       </c>
       <c r="B58" t="b">
         <v>0</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Vin rouge "Comme en 1900" 2022 Cazebonne 75cl</t>
+          <t>L'Éponge lavable face loofah Solide Vendu à l'unité PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B59" t="b">
         <v>0</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Vin blanc mousseux "Gaz'bonne" 2022 Cazebonne 75cl</t>
+          <t>La Brosse Boulle Zéro Déchet Solide Vendu à l'unité PROMO DESTOCKAGE</t>
         </is>
       </c>
       <c r="B60" t="b">
         <v>0</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Tomme ÉPICÉE BAIES ROSES Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+          <t>La Tranche de Loofah : éponge lavable 100% naturelle Solide Vendu à l'unité</t>
         </is>
       </c>
       <c r="B61" t="b">
         <v>0</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Plant Vigne Chasselas</t>
+          <t>L'Éponge réutilisable en tissu bio Solide Vendu à l'unité</t>
         </is>
       </c>
       <c r="B62" t="b">
         <v>0</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Livèche</t>
+          <t>Vin rosé Cabernet d'Anjou demi-sec Domaine Dhommé 75cl</t>
         </is>
       </c>
       <c r="B63" t="b">
         <v>0</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Miel de Tournesol Les Gros Ormes 500g</t>
+          <t>Reblochon fruitier AOP lait cru Per Inter (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B64" t="b">
         <v>0</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Miel Toutes fleurs Les Gros Ormes 500g</t>
+          <t>Navet (botte)</t>
         </is>
       </c>
       <c r="B65" t="b">
         <v>0</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Miel de Tournesol Les Gros Ormes 250g</t>
+          <t>Vin rouge "Soif de 1900" Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B66" t="b">
         <v>0</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Miel Toutes fleurs Les Gros Ormes 250g</t>
+          <t>Vin blanc «Comme un Goût de Sauvignon blanc» Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B67" t="b">
         <v>0</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Tomme NATURE affinage 1 AN Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+          <t>Vin blanc «Parcellaires Argile Ocre blanc» Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B68" t="b">
         <v>0</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Vin rosé Aziliz IGP Domaine du Pech d'André 5l (BiB)</t>
+          <t>Recharge brosse à dents souple Caliquo Vendu à l'unité</t>
         </is>
       </c>
       <c r="B69" t="b">
         <v>0</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Vin blanc Embruns d'Azur IGP Domaine du Pech d'André 5l (BiB)</t>
+          <t>Vin blanc moelleux Côteaux du Layon 'Tradition' Domaine Dhommé 75cl</t>
         </is>
       </c>
       <c r="B70" t="b">
         <v>0</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Vin rouge Estive IGP Domaine du Pech d'André 5l (BiB)</t>
+          <t>Shiso (botte)</t>
         </is>
       </c>
       <c r="B71" t="b">
         <v>0</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Vin rouge Léon AOP Domaine du Pech d'André 5l (BiB) PROMO</t>
+          <t>Vin rouge IGP Vaucluse Domaine des Pasquiers 75cl</t>
         </is>
       </c>
       <c r="B72" t="b">
         <v>0</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Filet de poulet "le 81 jours" Le picoreur (2 pièces) A peser en caisse</t>
+          <t>Miel de Sarrasin Les Gros Ormes 500g</t>
         </is>
       </c>
       <c r="B73" t="b">
         <v>0</v>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Tomme EPICEE Ail des ours Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+          <t>Miel de Sarrasin Les Gros Ormes 250g</t>
         </is>
       </c>
       <c r="B74" t="b">
         <v>0</v>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Vin rouge Pineau d'Aunis Les cottereaux Domaine d'hommé 75cl</t>
+          <t>Bière La Parisienne spéciale Oktoberfest 33cl (réemploi du verre)</t>
         </is>
       </c>
       <c r="B75" t="b">
         <v>0</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Tomme NATURE affinage 6 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+          <t>Lessive Nature SENZA (Vrac 1l)</t>
         </is>
       </c>
       <c r="B76" t="b">
         <v>0</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>haricots blancs elibio</t>
+          <t>Lessive Nature SENZA (Vrac 1.5l)</t>
         </is>
       </c>
       <c r="B77" t="b">
         <v>0</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>haricots blanc elibio 230g</t>
+          <t>Savon liquide main &amp; corps Orange SENZA (Vrac 1l)</t>
         </is>
       </c>
       <c r="B78" t="b">
         <v>0</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>[GR-VR-PPR75] Vin de France rouge Le Petites Perdrix bio Domaine Grinou 75 cl</t>
+          <t>Savon liquide main &amp; corps Orange SENZA (Vrac 500ml)</t>
         </is>
       </c>
       <c r="B79" t="b">
         <v>0</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Miel Lavande Abeille turquoise 250g</t>
+          <t>Bouquet garni (botte)</t>
         </is>
       </c>
       <c r="B80" t="b">
         <v>0</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Miel Châtaignier Abeille turquoise 250g</t>
+          <t>Rillette de Poule Bel'Oeuf en Houlme 180g</t>
         </is>
       </c>
       <c r="B81" t="b">
         <v>0</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Miel Ardèche Abeille turquoise 250g</t>
+          <t>Scamorza fumée (mozzarella fumée) Laiterie Oma 800g</t>
         </is>
       </c>
       <c r="B82" t="b">
         <v>0</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Miel Montagne Abeille turquoise 250g</t>
+          <t>Vin rouge Bdx Le jus Bordeaux Vignoble Québec 75 cl</t>
         </is>
       </c>
       <c r="B83" t="b">
         <v>0</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Miel Acacias Abeille turquoise 250g</t>
+          <t>Délice Végétal Panais-Ail des Ours bio Hindivali 100g</t>
         </is>
       </c>
       <c r="B84" t="b">
         <v>0</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Miel Ardèche Abeille turquoise 500g</t>
+          <t>Tablette lave-vaisselle tout en 1 MUTYNE - 40 tabs</t>
         </is>
       </c>
       <c r="B85" t="b">
         <v>0</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Miel Acacias Abeille turquoise 500g</t>
+          <t>Jus de pomme Ferme Terrier 75cl</t>
         </is>
       </c>
       <c r="B86" t="b">
         <v>0</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Miel Montagne Abeille turquoise 500g</t>
+          <t>Vin rouge Synergie Duo de Darche 2022 AOC Graves Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B87" t="b">
         <v>0</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Miel Châtaignier Abeille turquoise 500g</t>
+          <t>Pétillant de pomme Ferme Terrier 75cl</t>
         </is>
       </c>
       <c r="B88" t="b">
         <v>0</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Miel Lavande Abeille turquoise 500g</t>
+          <t>Vin rouge "Comme en 1900" 2022 Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B89" t="b">
         <v>0</v>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Pain d'épices Abeille turquoise 300g</t>
+          <t>Vin blanc mousseux "Gaz'bonne" 2022 Cazebonne 75cl</t>
         </is>
       </c>
       <c r="B90" t="b">
         <v>0</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Hydromel 75cl</t>
+          <t>Tomme ÉPICÉE BAIES ROSES Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B91" t="b">
         <v>0</v>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>[PB-ID52] Soupe Céleri façon thaï bio Idées de Saison 75cl (réemploi du verre)</t>
+          <t>Plant Vigne Chasselas</t>
         </is>
       </c>
       <c r="B92" t="b">
         <v>0</v>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Vin blanc Gewurztraminer 2023 Bechtold 75cl</t>
+          <t>Livèche</t>
         </is>
       </c>
       <c r="B93" t="b">
         <v>0</v>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Savons de Noël savonnerie baba</t>
+          <t>Miel de Tournesol Les Gros Ormes 500g</t>
         </is>
       </c>
       <c r="B94" t="b">
         <v>0</v>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Honeybush bio Sol à sol 100g</t>
+          <t>Miel Toutes fleurs Les Gros Ormes 500g</t>
         </is>
       </c>
       <c r="B95" t="b">
         <v>0</v>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>VIN CHAUD</t>
+          <t>Miel de Tournesol Les Gros Ormes 250g</t>
         </is>
       </c>
       <c r="B96" t="b">
         <v>0</v>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>iris</t>
+          <t>Miel Toutes fleurs Les Gros Ormes 250g</t>
         </is>
       </c>
       <c r="B97" t="b">
         <v>0</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Chips de maïs VRAC</t>
+          <t>Tomme NATURE affinage 1 AN Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B98" t="b">
         <v>0</v>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Maté drainant, thé vert et citron bio Sol à sol 20 infusettes</t>
+          <t>Vin rosé Aziliz IGP Domaine du Pech d'André 5l (BiB)</t>
         </is>
       </c>
       <c r="B99" t="b">
         <v>0</v>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Maté vert bio Sol à sol 20 infusettes</t>
+          <t>Vin blanc Embruns d'Azur IGP Domaine du Pech d'André 5l (BiB)</t>
         </is>
       </c>
       <c r="B100" t="b">
         <v>0</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Thé noir Earl Grey au soleil bio Sol à sol 100g</t>
+          <t>Vin rouge Estive IGP Domaine du Pech d'André 5l (BiB)</t>
         </is>
       </c>
       <c r="B101" t="b">
         <v>0</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Rooibos Coquelicots du soir bio Sol à sol 100g</t>
+          <t>Vin rouge Léon AOP Domaine du Pech d'André 5l (BiB) PROMO</t>
         </is>
       </c>
       <c r="B102" t="b">
         <v>0</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Pâtes Fusili Spirales complètes semolato Bio Iris VRAC</t>
+          <t>Filet de poulet "le 81 jours" Le picoreur (2 pièces) (Prix au kilo, reporter poids net en caisse)</t>
         </is>
       </c>
       <c r="B103" t="b">
         <v>0</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Riz long Thaibonnet - Cascina Belvedere VRAC</t>
+          <t>Tomme EPICEE Ail des ours Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B104" t="b">
         <v>0</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>chips maïs</t>
+          <t>Vin rouge Pineau d'Aunis Les cottereaux Domaine d'hommé 75cl</t>
         </is>
       </c>
       <c r="B105" t="b">
         <v>0</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>TOMMETTE Fromentellerie (Prix au kilo, à peser en caisse)</t>
+          <t>Citron Yuzu unité</t>
         </is>
       </c>
       <c r="B106" t="b">
         <v>0</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Chutes de savon vrac SENZA toutes fragrances (Prix au kilo, à peser en caisse)</t>
+          <t>Tomme NATURE affinage 6 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B107" t="b">
         <v>0</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Lessive Cèdre-Eucaliptus SENZA (Vrac 1.5l)</t>
+          <t>haricots blancs elibio</t>
         </is>
       </c>
       <c r="B108" t="b">
         <v>0</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Lessive Cèdre Eucaliptus SENZA (Vrac 1l)</t>
+          <t>haricots blanc elibio 230g</t>
         </is>
       </c>
       <c r="B109" t="b">
         <v>0</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>[MISC] Divers</t>
+          <t>[GR-VR-PPR75] Vin de France rouge Le Petites Perdrix bio Domaine Grinou 75 cl</t>
         </is>
       </c>
       <c r="B110" t="b">
         <v>0</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>[TIPS] Pourboires</t>
+          <t>Miel Lavande Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B111" t="b">
         <v>0</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 1l)</t>
+          <t>Miel Châtaignier Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B112" t="b">
         <v>0</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 500ml)</t>
+          <t>Miel Ardèche Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B113" t="b">
         <v>0</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1l)</t>
+          <t>Miel Montagne Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B114" t="b">
         <v>0</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1.5l)</t>
+          <t>Miel Acacias Abeille turquoise 250g</t>
         </is>
       </c>
       <c r="B115" t="b">
         <v>0</v>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>lait cru</t>
+          <t>Miel Ardèche Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B116" t="b">
         <v>0</v>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Tomme NATURE affinage 9 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+          <t>Miel Acacias Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B117" t="b">
         <v>0</v>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Fromage frais à tartiner NATURE Ferme de Pré-en-Pail 250g</t>
+          <t>Miel Montagne Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B118" t="b">
         <v>0</v>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Canneberge / cranberries VRAC</t>
+          <t>Miel Châtaignier Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B119" t="b">
         <v>0</v>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Chèvre affiné au lait cru Roumé 125g</t>
+          <t>Miel Lavande Abeille turquoise 500g</t>
         </is>
       </c>
       <c r="B120" t="b">
         <v>0</v>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Kombucha houblonné</t>
+          <t>Pain d'épices Abeille turquoise 300g</t>
         </is>
       </c>
       <c r="B121" t="b">
         <v>0</v>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>lait cru pays-en-pail</t>
+          <t>Hydromel 75cl</t>
         </is>
       </c>
       <c r="B122" t="b">
         <v>0</v>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>lait cru</t>
+          <t>[PB-ID52] Soupe Céleri façon thaï bio Idées de Saison 75cl (réemploi du verre)</t>
         </is>
       </c>
       <c r="B123" t="b">
         <v>0</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Asperge (botte 250g)</t>
+          <t>Vin blanc Gewurztraminer 2023 Bechtold 75cl</t>
         </is>
       </c>
       <c r="B124" t="b">
         <v>0</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>ARABICA GRAIN MEDIUM BIODYSSÉE</t>
+          <t>Savons de Noël savonnerie baba</t>
         </is>
       </c>
       <c r="B125" t="b">
         <v>0</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Café 100% Arabica Moka Ethiopie Moulu Biodyssée 1KG</t>
+          <t>Honeybush bio Sol à sol 100g</t>
         </is>
       </c>
       <c r="B126" t="b">
         <v>0</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Café 100% Arabica Moka Ethiopie GRAIN Biodyssée 1KG</t>
+          <t>VIN CHAUD</t>
         </is>
       </c>
       <c r="B127" t="b">
         <v>0</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>CAFÉ EN GRAIN 100% MOKA</t>
+          <t>iris</t>
         </is>
       </c>
       <c r="B128" t="b">
         <v>0</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>CAFÉ EN GRAIN 100% MOKA ETHIOPIE</t>
+          <t>Chips de maïs VRAC</t>
         </is>
       </c>
       <c r="B129" t="b">
         <v>0</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>CAFÉ EN GRAIN 100% MOKA PUR ETHIOPIE</t>
+          <t>Maté drainant, thé vert et citron bio Sol à sol 20 infusettes</t>
         </is>
       </c>
       <c r="B130" t="b">
         <v>0</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Bière La Parisienne la French Kiss - aux fruits rouges 5° bio 33cl (réemploi du verre)</t>
+          <t>Maté vert bio Sol à sol 20 infusettes</t>
         </is>
       </c>
       <c r="B131" t="b">
         <v>0</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>La Tranche de Loofah : éponge lavable 100% naturelle Solide Vendu à l'unité (copie)</t>
+          <t>Thé noir Earl Grey au soleil bio Sol à sol 100g</t>
         </is>
       </c>
       <c r="B132" t="b">
         <v>0</v>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Mélange fruits sec étudiant VRAC</t>
+          <t>Rooibos Coquelicots du soir bio Sol à sol 100g</t>
         </is>
       </c>
       <c r="B133" t="b">
         <v>0</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>CARTON x6 Vin rouge Trois Nuits Pech d'André PROMO -15%</t>
+          <t>Pâtes Fusili Spirales complètes semolato Bio Iris VRAC</t>
         </is>
       </c>
       <c r="B134" t="b">
         <v>0</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>CARTON x6 Vin rouge Les Lunes pourpres Pech d'André PROMO -15%</t>
+          <t>Riz long Thaibonnet - Cascina Belvedere VRAC</t>
         </is>
       </c>
       <c r="B135" t="b">
         <v>0</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>CARTON x6 Vin Rouge AB Carino Pech d'André PROMO -10%</t>
+          <t>TOMMETTE Fromentellerie (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B136" t="b">
         <v>0</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>ALGUE AU SEL NORI BIO (barquette)</t>
+          <t>Chutes de savon vrac SENZA toutes fragrances (Prix au kilo, à peser en caisse)</t>
         </is>
       </c>
       <c r="B137" t="b">
         <v>0</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Bière blonde 5° La Cadette Brasserie Castelain 75cl (réemploi du verre)</t>
+          <t>Lessive Cèdre-Eucaliptus SENZA (Vrac 1.5l)</t>
         </is>
       </c>
       <c r="B138" t="b">
         <v>0</v>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Noix de cajou grillée tamari (Vietnam) VRAC</t>
+          <t>Lessive Cèdre Eucaliptus SENZA (Vrac 1l)</t>
         </is>
       </c>
       <c r="B139" t="b">
         <v>0</v>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Bicarbonate de soude alimentaire - Le bô pour tous 1 kg</t>
+          <t>[MISC] Divers</t>
         </is>
       </c>
       <c r="B140" t="b">
         <v>0</v>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Lessive à l'ancienne</t>
+          <t>[TIPS] Pourboires</t>
         </is>
       </c>
       <c r="B141" t="b">
         <v>0</v>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Vin rouge Pinot Noir IGP Côtes de Gascogne bio Domaine de Pajot Bio* 75 cl</t>
+          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 1l)</t>
         </is>
       </c>
       <c r="B142" t="b">
         <v>0</v>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Vin rouge Pinot Noir IGP Côtes de Gascogne bio Domaine de Pajot Bio* 75 cl</t>
+          <t>Liquide vaisselle parfum citronné L'artisan savonnier (Vrac 500ml)</t>
         </is>
       </c>
       <c r="B143" t="b">
         <v>0</v>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Cuisse de poulet jaune PAC sous astmosphère Elibio A peser en caisse</t>
+          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1l)</t>
         </is>
       </c>
       <c r="B144" t="b">
         <v>0</v>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Filet de poulet jaune PAC x 2 sous astmosphère Elibio A peser en caisse</t>
+          <t>Lessive liquide concentrée parfun lavande L'artisan savonnier (Vrac 1.5l)</t>
         </is>
       </c>
       <c r="B145" t="b">
         <v>0</v>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
+          <t>Tomme NATURE affinage 9 MOIS Ferme de Pré-en-Pail (Prix au kilo, à peser en caisse)</t>
+        </is>
+      </c>
+      <c r="B146" t="b">
+        <v>0</v>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>Fromage frais à tartiner NATURE Ferme de Pré-en-Pail 250g</t>
+        </is>
+      </c>
+      <c r="B147" t="b">
+        <v>0</v>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>Canneberge / cranberries VRAC</t>
+        </is>
+      </c>
+      <c r="B148" t="b">
+        <v>0</v>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>Chèvre affiné au lait cru Roumé 125g</t>
+        </is>
+      </c>
+      <c r="B149" t="b">
+        <v>0</v>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>Kombucha houblonné</t>
+        </is>
+      </c>
+      <c r="B150" t="b">
+        <v>0</v>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>Bière La Parisienne la French Kiss - aux fruits rouges 5° bio 33cl (réemploi du verre)</t>
+        </is>
+      </c>
+      <c r="B151" t="b">
+        <v>0</v>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>La Tranche de Loofah : éponge lavable 100% naturelle Solide Vendu à l'unité (copie)</t>
+        </is>
+      </c>
+      <c r="B152" t="b">
+        <v>0</v>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>Mélange fruits sec étudiant VRAC</t>
+        </is>
+      </c>
+      <c r="B153" t="b">
+        <v>0</v>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>CARTON x6 Vin rouge Trois Nuits Pech d'André PROMO -15%</t>
+        </is>
+      </c>
+      <c r="B154" t="b">
+        <v>0</v>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>CARTON x6 Vin rouge Les Lunes pourpres Pech d'André PROMO -15%</t>
+        </is>
+      </c>
+      <c r="B155" t="b">
+        <v>0</v>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>CARTON x6 Vin Rouge AB Carino Pech d'André PROMO -10%</t>
+        </is>
+      </c>
+      <c r="B156" t="b">
+        <v>0</v>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>ALGUE AU SEL NORI BIO (barquette)</t>
+        </is>
+      </c>
+      <c r="B157" t="b">
+        <v>0</v>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>Bière blonde 5° La Cadette Brasserie Castelain 75cl (réemploi du verre)</t>
+        </is>
+      </c>
+      <c r="B158" t="b">
+        <v>0</v>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>Noix de cajou grillée tamari (Vietnam) VRAC</t>
+        </is>
+      </c>
+      <c r="B159" t="b">
+        <v>0</v>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>Bicarbonate de soude alimentaire - Le bô pour tous 1 kg</t>
+        </is>
+      </c>
+      <c r="B160" t="b">
+        <v>0</v>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>Vin rouge Pinot Noir IGP Côtes de Gascogne bio Domaine de Pajot Bio* 75 cl</t>
+        </is>
+      </c>
+      <c r="B161" t="b">
+        <v>0</v>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>Vin rouge Pinot Noir IGP Côtes de Gascogne bio Domaine de Pajot Bio* 75 cl</t>
+        </is>
+      </c>
+      <c r="B162" t="b">
+        <v>0</v>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>Cuisse de poulet jaune PAC sous astmosphère Elibio (Prix au kilo, reporter poids net en caisse)</t>
+        </is>
+      </c>
+      <c r="B163" t="b">
+        <v>0</v>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>Filet de poulet jaune PAC x 2 sous astmosphère Elibio (Prix au kilo, reporter poids net en caisse)</t>
+        </is>
+      </c>
+      <c r="B164" t="b">
+        <v>0</v>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
           <t>Baies de goji Moulin des Moines 100g (copie)</t>
         </is>
       </c>
-      <c r="B146" t="b">
-[...2 lines deleted...]
-      <c r="C146" t="inlineStr">
+      <c r="B165" t="b">
+        <v>0</v>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>Poulet jaune PAC sous astmosphère Elibio (Prix au kilo, reporter poids net en caisse)</t>
+        </is>
+      </c>
+      <c r="B166" t="b">
+        <v>0</v>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>Safran stigmates bio ID Bio 0,5g (réemploi du verre)</t>
+        </is>
+      </c>
+      <c r="B167" t="b">
+        <v>0</v>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>missing</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>petit frais</t>
+        </is>
+      </c>
+      <c r="B168" t="b">
+        <v>0</v>
+      </c>
+      <c r="C168" t="inlineStr">
         <is>
           <t>missing</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins bottom="1" footer="0.5" header="0.5" left="0.75" right="0.75" top="1"/>